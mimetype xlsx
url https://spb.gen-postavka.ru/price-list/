--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -2203,157 +2203,145 @@
         <is>
           <t>Вывоз боя бетона</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Вывоз грунта</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Контейнер 20 м3</t>
+          <t>Вывоз снега</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Контейнер 27 м3</t>
+          <t>Контейнер 20 м3</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Контейнер 36 м3</t>
+          <t>Контейнер 27 м3</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>На полигон</t>
+          <t>Контейнер 36 м3</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Строительный мусор</t>
+          <t>На полигон</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
+          <t>Строительный мусор</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Цена по запросу</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
           <t>Талоны на вывоз мусора</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...13 lines deleted...]
-          <t/>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Вывоз снега</t>
+          <t>Уборка снега</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="inlineStr">
-[...6 lines deleted...]
-          <t>Цена по запросу</t>
+      <c r="A50" t="inlineStr" s="1">
+        <is>
+          <t>Перевалка</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr" s="1">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="inlineStr" s="1">
-[...11 lines deleted...]
-      <c r="A52" t="inlineStr">
+      <c r="A51" t="inlineStr">
         <is>
           <t>Перевалка нерудных материалов</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B51" t="inlineStr">
         <is>
           <t>Цена по запросу</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>